--- v0 (2026-02-27)
+++ v1 (2026-10-15)
@@ -1,526 +1,476 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Marketing\Quarterly Materials\Funds\2025 Q3 Materials\3Q 2025 Quarterly Holdings 60 Day Lag\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Marketing\Quarterly Materials\Funds\2026 Q3 Materials\3Q 2026 Quarterly Holdings 60 Day Lag\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4777DDD-051D-4F0E-A4BF-9C9E0837804C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D3ADB5D-2D44-45CA-818F-87187A98564F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28800" yWindow="1560" windowWidth="28830" windowHeight="13320" xr2:uid="{073F9383-A53C-4641-9E40-68629561A3D2}"/>
+    <workbookView xWindow="3120" yWindow="780" windowWidth="24045" windowHeight="15420" xr2:uid="{073F9383-A53C-4641-9E40-68629561A3D2}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="PARM_Date">[1]IOControl!$E$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$90</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$75</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B87" i="1" l="1"/>
+  <c r="B72" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="94">
   <si>
     <t>Security Name</t>
   </si>
   <si>
-    <t>ANTA Sports Products Ltd.</t>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Investors should consider the investment objectives, risks, and charges and expenses of the Fund(s) before investing. The prospectus contains this and other information about the Fund(s) and should be read carefully before investing. To obtain a prospectus, visit www.grandeurpeakglobal.com or call 1.855.377.PEAK(7325).</t>
+  </si>
+  <si>
+    <t>Holdings are released based on a 60-day lag from the most recent quarter end according to the Grandeur Peak Holdings Release Policy. Portfolio holdings are subject to change at any time. References to specific securities should not be construed as recommendations by the Fund or its Advisor. Current and future holdings are subject to risk.</t>
+  </si>
+  <si>
+    <t>The Grandeur Peak Emerging Markets Opportunities Fund is distributed by Northern Lights Distributors, LLC, Member FINRA/SIPC. Investing involves risk, including loss of principal. The value of the fund's shares, when redeemed, may be worth more or less than their original cost. There is no guarantee that any investment strategy will achieve its objectives, generate profits or avoid losses. Past performance is no guarantee of future results.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Grandeur Peak Emerging Markets Opportunities Fund
+as of 7/31/26</t>
+  </si>
+  <si>
+    <t>Track &amp; Field Company S.A.</t>
+  </si>
+  <si>
+    <t>Vivara Participacoes S.A.</t>
+  </si>
+  <si>
+    <t>Silergy Corporation</t>
+  </si>
+  <si>
+    <t>Shenzhen New Industries Biomedical Engineering</t>
+  </si>
+  <si>
+    <t>Centre Testing International Group Company Ltd.</t>
+  </si>
+  <si>
+    <t>Beijing Huafeng Test &amp; Control Technology Company</t>
+  </si>
+  <si>
+    <t>CTP NV</t>
+  </si>
+  <si>
+    <t>Kri-Kri Milk Industry S.A.</t>
+  </si>
+  <si>
+    <t>Techtronic Industries Company Ltd.</t>
+  </si>
+  <si>
+    <t>Plover Bay Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>Supriya Lifescience Ltd.</t>
+  </si>
+  <si>
+    <t>Motherson Sumi Wiring India Ltd.</t>
+  </si>
+  <si>
+    <t>Anant Raj Ltd.</t>
+  </si>
+  <si>
+    <t>SJS Enterprises Ltd.</t>
+  </si>
+  <si>
+    <t>Home First Finance Company India Ltd.</t>
+  </si>
+  <si>
+    <t>Action Construction Equipment Ltd.</t>
+  </si>
+  <si>
+    <t>PB Fintech Ltd.</t>
+  </si>
+  <si>
+    <t>Gulf Oil Lubricants India Ltd.</t>
+  </si>
+  <si>
+    <t>Varun Beverages Ltd.</t>
+  </si>
+  <si>
+    <t>Aditya Vision Ltd.</t>
+  </si>
+  <si>
+    <t>360 ONE WAM Ltd.</t>
+  </si>
+  <si>
+    <t>Rainbow Children's Medicare Ltd.</t>
+  </si>
+  <si>
+    <t>Jupiter Life Line Hospitals Ltd.</t>
+  </si>
+  <si>
+    <t>NRB Bearings Ltd.</t>
+  </si>
+  <si>
+    <t>Cisarua Mountain Dairy PT TBK</t>
+  </si>
+  <si>
+    <t>Frontken Corp Bhd</t>
+  </si>
+  <si>
+    <t>Corp Inmobiliaria Vesta S.A.B. de C.V.</t>
+  </si>
+  <si>
+    <t>Regional S.A.B. de C.V.</t>
+  </si>
+  <si>
+    <t>Corporativo Fragua S.A.B. de C.V.</t>
+  </si>
+  <si>
+    <t>BBB Foods, Inc.</t>
+  </si>
+  <si>
+    <t>International Container Terminal Services, Inc.</t>
+  </si>
+  <si>
+    <t>Philippine Seven Corporation</t>
+  </si>
+  <si>
+    <t>Robinsons Land Corporation</t>
+  </si>
+  <si>
+    <t>Puregold Price Club, Inc.</t>
+  </si>
+  <si>
+    <t>Rasan Information Technology Company</t>
+  </si>
+  <si>
+    <t>iFAST Corp Ltd.</t>
+  </si>
+  <si>
+    <t>HD Hyundai Marine Solution Company Ltd.</t>
+  </si>
+  <si>
+    <t>FNS Tech Company Ltd.</t>
+  </si>
+  <si>
+    <t>Global Tax Free Company Ltd.</t>
+  </si>
+  <si>
+    <t>D'Alba Global Company Ltd.</t>
+  </si>
+  <si>
+    <t>Sanil Electric Company Ltd.</t>
+  </si>
+  <si>
+    <t>iFamilySC Company Ltd.</t>
+  </si>
+  <si>
+    <t>Pumtech Korea Company Ltd.</t>
+  </si>
+  <si>
+    <t>Jahwa Electronics Company Ltd.</t>
+  </si>
+  <si>
+    <t>Protec Company Ltd.</t>
+  </si>
+  <si>
+    <t>Park Systems Corporation</t>
+  </si>
+  <si>
+    <t>SEMCNS Company Ltd.</t>
+  </si>
+  <si>
+    <t>LEENO Industrial, Inc.</t>
+  </si>
+  <si>
+    <t>Airtac International Group</t>
+  </si>
+  <si>
+    <t>Asia Vital Components Company Ltd.</t>
+  </si>
+  <si>
+    <t>Hon Precision, Inc.</t>
+  </si>
+  <si>
+    <t>Sporton International, Inc.</t>
+  </si>
+  <si>
+    <t>Sinbon Electronics Company Ltd.</t>
   </si>
   <si>
     <t>ASPEED Technology, Inc.</t>
   </si>
   <si>
-    <t>Auto Partner SA</t>
-[...59 lines deleted...]
-    <t>Riverstone Holdings Ltd.</t>
+    <t>Jentech Precision Industrial Co., Ltd.</t>
+  </si>
+  <si>
+    <t>P-Duke Technology Company Ltd.</t>
+  </si>
+  <si>
+    <t>Acter Company LTD</t>
+  </si>
+  <si>
+    <t>Chung-Hsin Electric &amp; Machinery Manufacturing</t>
+  </si>
+  <si>
+    <t>Materials Analysis Technology, Inc.</t>
+  </si>
+  <si>
+    <t>Parade Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>AURAS Technology Co. Ltd.</t>
+  </si>
+  <si>
+    <t>GEM Services, Inc./Tw</t>
+  </si>
+  <si>
+    <t>RADBON ELECTRONICS CO LTD</t>
+  </si>
+  <si>
+    <t>Thaifoods Group PCL</t>
+  </si>
+  <si>
+    <t>Spinneys 1961 Holding plc</t>
+  </si>
+  <si>
+    <t>Vietnam Technological &amp; Commercial Joint Stock</t>
   </si>
   <si>
     <t>Asia Commercial Bank JSC</t>
   </si>
   <si>
-    <t>Puregold Price Club Inc</t>
-[...41 lines deleted...]
-    <t>Motherson Sumi Wiring India Lt</t>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Czech Republic</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>Singapore</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...7 lines deleted...]
-  <si>
     <t>Taiwan</t>
   </si>
   <si>
-    <t>India</t>
-[...17 lines deleted...]
-    <t>Singapore</t>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Vietnam</t>
-  </si>
-[...164 lines deleted...]
-as of 10/31/25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aktiv Grotesk Medium"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF485056"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aktiv Grotesk Medium"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
@@ -555,127 +505,129 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="7"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="3" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="5" builtinId="3"/>
     <cellStyle name="Explanatory Text" xfId="4" builtinId="53"/>
     <cellStyle name="Heading 2" xfId="2" builtinId="17"/>
     <cellStyle name="Heading 3" xfId="3" builtinId="18"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{32094B5B-5E8D-413E-A907-DFAF856DB85D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\Marketing\Quarterly%20Materials\Funds\2024%20Q3%20Materials\3Q%202024%20Quarterly%20Holdings\MonthlyWebHoldings_07.31.2024.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Marketing/Quarterly%20Materials/Funds/2024%20Q3%20Materials/3Q%202024%20Quarterly%20Holdings/MonthlyWebHoldings_07.31.2024.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\Marketing\Quarterly%20Materials\Funds\2024%20Q3%20Materials\3Q%202024%20Quarterly%20Holdings\MonthlyWebHoldings_07.31.2024.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\gpfunds.com\data\Marketing\Quarterly%20Materials\Funds\2024%20Q3%20Materials\3Q%202024%20Quarterly%20Holdings\MonthlyWebHoldings_07.31.2024.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="IOControl"/>
       <sheetName val="APOLLO_LINKS"/>
       <sheetName val="Holdings"/>
       <sheetName val="Sheet1"/>
       <sheetName val="AccountBalances"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3">
           <cell r="E3">
             <v>45504</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
@@ -874,1058 +826,968 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC947C2B-AD19-46CA-9D3E-B3861B1D39C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F483"/>
+  <dimension ref="A1:F468"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A75" workbookViewId="0">
-      <selection activeCell="A81" sqref="A81"/>
+    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
+      <selection activeCell="G63" sqref="G63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.77734375" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.109375" style="10" customWidth="1"/>
     <col min="3" max="3" width="18.44140625" style="6" customWidth="1"/>
     <col min="4" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="17" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="18"/>
+      <c r="A1" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="19"/>
-[...1 lines deleted...]
-      <c r="C2" s="19"/>
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="12">
+        <v>2.4148000000000001</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="12">
+        <v>1.0557000000000001</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="12">
+        <v>2.1743999999999999</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="12">
+        <v>2.0929000000000002</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="12">
+        <v>1.6476</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="12">
+        <v>0.42359999999999998</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="12">
+        <v>1.1828000000000001</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="12">
+        <v>0.67589999999999995</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="12">
+        <v>0.99270000000000003</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="12">
+        <v>0.80049999999999999</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="12">
+        <v>2.3967999999999998</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="12">
+        <v>2.2181999999999999</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="12">
+        <v>2.0167000000000002</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="12">
+        <v>1.9677</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="12">
+        <v>1.8533999999999999</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="12">
+        <v>1.6152</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="12">
+        <v>1.6112</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="12">
+        <v>1.5297000000000001</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="12">
+        <v>1.4642999999999999</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="12">
+        <v>1.4488000000000001</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="12">
+        <v>1.2833000000000001</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="12">
+        <v>1.1269</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="12">
+        <v>1.0083</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="12">
+        <v>0.7107</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="12">
+        <v>2.0634000000000001</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="12">
+        <v>1.8487</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="12">
+        <v>2.2801</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="12">
+        <v>2.0002</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="12">
+        <v>1.3628</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="12">
+        <v>0.73229999999999995</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="12">
+        <v>1.9490000000000001</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="12">
+        <v>1.8947000000000001</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="12">
+        <v>1.1994</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="12">
+        <v>1.0495000000000001</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="12">
+        <v>2.3046000000000002</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="12">
+        <v>1.2650999999999999</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="12">
+        <v>2.8214999999999999</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="12">
+        <v>2.3391999999999999</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="12">
+        <v>1.9004000000000001</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="12">
+        <v>1.8271999999999999</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="12">
+        <v>1.6458999999999999</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" s="12">
+        <v>1.0242</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" s="12">
+        <v>0.93169999999999997</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" s="12">
+        <v>0.92410000000000003</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="12">
+        <v>0.88009999999999999</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49" s="12">
+        <v>0.73970000000000002</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="12">
+        <v>0.62980000000000003</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>57</v>
+      </c>
+      <c r="B51" s="12">
+        <v>0.55320000000000003</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>58</v>
+      </c>
+      <c r="B52" s="12">
+        <v>3.8458999999999999</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>59</v>
+      </c>
+      <c r="B53" s="12">
+        <v>3.1265000000000001</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>60</v>
+      </c>
+      <c r="B54" s="12">
+        <v>2.5625</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" s="12">
+        <v>2.4927999999999999</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B56" s="12">
+        <v>1.7182999999999999</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" s="12">
+        <v>1.6563000000000001</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B58" s="12">
+        <v>1.4285000000000001</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>65</v>
+      </c>
+      <c r="B59" s="12">
+        <v>1.2161</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>66</v>
+      </c>
+      <c r="B60" s="12">
+        <v>0.86299999999999999</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>67</v>
+      </c>
+      <c r="B61" s="12">
+        <v>0.74790000000000001</v>
+      </c>
+      <c r="C61" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>68</v>
+      </c>
+      <c r="B62" s="12">
+        <v>0.73740000000000006</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>69</v>
+      </c>
+      <c r="B63" s="12">
+        <v>0.69910000000000005</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>70</v>
+      </c>
+      <c r="B64" s="12">
+        <v>0.56100000000000005</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>71</v>
+      </c>
+      <c r="B65" s="12">
+        <v>0.52280000000000004</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>72</v>
+      </c>
+      <c r="B66" s="12">
+        <v>0.51759999999999995</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>73</v>
+      </c>
+      <c r="B67" s="12">
+        <v>0.58320000000000005</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="12">
+        <v>1.0731999999999999</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>75</v>
+      </c>
+      <c r="B69" s="12">
+        <v>1.3232999999999999</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>76</v>
+      </c>
+      <c r="B70" s="12">
+        <v>1.1545000000000001</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>3</v>
+      </c>
+      <c r="B71" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="C71" s="13"/>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" s="21">
+        <f>SUM(B4:B71)</f>
+        <v>100.00879999999999</v>
+      </c>
+      <c r="C72" s="11"/>
+    </row>
+    <row r="73" spans="1:6" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B73" s="18"/>
+      <c r="C73" s="18"/>
+    </row>
+    <row r="74" spans="1:6" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="B74" s="19"/>
+      <c r="C74" s="19"/>
+    </row>
+    <row r="75" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" s="19"/>
+      <c r="C75" s="19"/>
+      <c r="F75" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-[...944 lines deleted...]
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="3"/>
+      <c r="B76" s="9"/>
+      <c r="C76" s="4"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="3"/>
+      <c r="B77" s="9"/>
+      <c r="C77" s="4"/>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="3"/>
+      <c r="B78" s="9"/>
+      <c r="C78" s="4"/>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="3"/>
+      <c r="B79" s="9"/>
+      <c r="C79" s="4"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="3"/>
+      <c r="B80" s="9"/>
+      <c r="C80" s="4"/>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" s="3"/>
+      <c r="B81" s="9"/>
+      <c r="C81" s="4"/>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" s="3"/>
+      <c r="B82" s="9"/>
+      <c r="C82" s="4"/>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" s="3"/>
+      <c r="B83" s="9"/>
+      <c r="C83" s="4"/>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" s="3"/>
+      <c r="B84" s="9"/>
+      <c r="C84" s="4"/>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A85" s="3"/>
+      <c r="B85" s="9"/>
+      <c r="C85" s="4"/>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" s="3"/>
+      <c r="B86" s="9"/>
+      <c r="C86" s="4"/>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" s="3"/>
+      <c r="B87" s="9"/>
+      <c r="C87" s="4"/>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" s="3"/>
+      <c r="B88" s="9"/>
+      <c r="C88" s="4"/>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" s="3"/>
+      <c r="B89" s="9"/>
+      <c r="C89" s="4"/>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" s="3"/>
+      <c r="B90" s="9"/>
+      <c r="C90" s="4"/>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="3"/>
       <c r="B91" s="9"/>
       <c r="C91" s="4"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="3"/>
       <c r="B92" s="9"/>
       <c r="C92" s="4"/>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="3"/>
       <c r="B93" s="9"/>
       <c r="C93" s="4"/>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="3"/>
       <c r="B94" s="9"/>
       <c r="C94" s="4"/>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="3"/>
       <c r="B95" s="9"/>
       <c r="C95" s="4"/>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="3"/>
       <c r="B96" s="9"/>
       <c r="C96" s="4"/>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="3"/>
       <c r="B97" s="9"/>
       <c r="C97" s="4"/>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="3"/>
       <c r="B98" s="9"/>
       <c r="C98" s="4"/>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="3"/>
       <c r="B99" s="9"/>
       <c r="C99" s="4"/>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="3"/>
       <c r="B100" s="9"/>
       <c r="C100" s="4"/>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
@@ -3746,135 +3608,60 @@
     <row r="464" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A464" s="3"/>
       <c r="B464" s="9"/>
       <c r="C464" s="4"/>
     </row>
     <row r="465" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A465" s="3"/>
       <c r="B465" s="9"/>
       <c r="C465" s="4"/>
     </row>
     <row r="466" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A466" s="3"/>
       <c r="B466" s="9"/>
       <c r="C466" s="4"/>
     </row>
     <row r="467" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A467" s="3"/>
       <c r="B467" s="9"/>
       <c r="C467" s="4"/>
     </row>
     <row r="468" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A468" s="3"/>
       <c r="B468" s="9"/>
       <c r="C468" s="4"/>
     </row>
-    <row r="469" spans="1:3" x14ac:dyDescent="0.25">
-[...73 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:C86">
-[...1 lines deleted...]
-    <sortCondition ref="A4:A86"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:C71">
+    <sortCondition ref="C10:C71"/>
+    <sortCondition ref="A10:A71"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="A1:C2"/>
-    <mergeCell ref="A88:C88"/>
-[...1 lines deleted...]
-    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="A75:C75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>