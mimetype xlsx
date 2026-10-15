--- v1 (2026-02-14)
+++ v2 (2026-10-15)
@@ -1,525 +1,478 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Marketing\Quarterly Materials\Funds\2025 Q3 Materials\3Q 2025 Quarterly Holdings 60 Day Lag\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Marketing\Quarterly Materials\Funds\2026 Q3 Materials\3Q 2026 Quarterly Holdings 60 Day Lag\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4954379C-6060-4DF9-A437-82AF9720D692}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8143819E-E9EB-4D1E-AFA3-DC9BB6D87D2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28845" yWindow="1530" windowWidth="28830" windowHeight="13320" xr2:uid="{0816792A-98E0-4A80-8BDE-777D53535368}"/>
+    <workbookView xWindow="1170" yWindow="780" windowWidth="24045" windowHeight="15420" xr2:uid="{0816792A-98E0-4A80-8BDE-777D53535368}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$117</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$104</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B114" i="1" l="1"/>
+  <c r="B101" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="227" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="125">
   <si>
     <t>Security Name</t>
   </si>
   <si>
-    <t>Fiducian Group Ltd</t>
-[...2 lines deleted...]
-    <t>Neurones SA</t>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalent</t>
+  </si>
+  <si>
+    <t>Holdings are released based on a 60-day lag from the most recent quarter end according to the Grandeur Peak Holdings Release Policy. Portfolio holdings are subject to change at any time. References to specific securities should not be construed as recommendations by the Fund or its Advisor. Current and future holdings are subject to risk.</t>
+  </si>
+  <si>
+    <t>Investors should consider the investment objectives, risks, and charges and expenses of the Fund(s) before investing. The prospectus contains this and other information about the Fund(s) and should be read carefully before investing. To obtain a prospectus, visit www.grandeurpeakglobal.com or call 1.855.377.PEAK(7325).</t>
+  </si>
+  <si>
+    <t>The Grandeur Peak Global Micro Cap Fund is distributed by Northern Lights Distributors, LLC, Member FINRA/SIPC. Investing involves risk, including loss of principal. The value of the fund's shares, when redeemed, may be worth more or less than their original cost. There is no guarantee that any investment strategy will achieve its objectives, generate profits or avoid losses. Past performance is no guarantee of future results.</t>
+  </si>
+  <si>
+    <t>Grandeur Peak Global Micro Cap Fund
+as of 7/31/26</t>
+  </si>
+  <si>
+    <t>Kogan.com Ltd.</t>
+  </si>
+  <si>
+    <t>IPD Group Ltd./Australia</t>
+  </si>
+  <si>
+    <t>Fiducian Group Ltd.</t>
+  </si>
+  <si>
+    <t>Navigator Global Investments Limited</t>
+  </si>
+  <si>
+    <t>MA Financial Group Ltd.</t>
+  </si>
+  <si>
+    <t>PWR Holdings Ltd.</t>
+  </si>
+  <si>
+    <t>Qualitas Ltd.</t>
+  </si>
+  <si>
+    <t>X-Fab Silicon Foundries S.E.</t>
+  </si>
+  <si>
+    <t>Track &amp; Field Company S.A.</t>
+  </si>
+  <si>
+    <t>CVS Group plc</t>
+  </si>
+  <si>
+    <t>Volution Group plc</t>
+  </si>
+  <si>
+    <t>Pollen Street Group Ltd.</t>
+  </si>
+  <si>
+    <t>discoverIE Group plc</t>
+  </si>
+  <si>
+    <t>Elixirr International plc</t>
+  </si>
+  <si>
+    <t>Franchise Brands plc</t>
+  </si>
+  <si>
+    <t>Renew Holdings plc</t>
+  </si>
+  <si>
+    <t>Cohort plc</t>
+  </si>
+  <si>
+    <t>Victorian Plumbing Group plc</t>
+  </si>
+  <si>
+    <t>FRP Advisory Group plc</t>
+  </si>
+  <si>
+    <t>BioSyent, Inc.</t>
+  </si>
+  <si>
+    <t>NameSilo Technologies Corporation</t>
+  </si>
+  <si>
+    <t>KITS Eyecare Ltd.</t>
   </si>
   <si>
     <t>Thermador Groupe</t>
   </si>
   <si>
-    <t>Kri-Kri Milk Industry SA</t>
-[...29 lines deleted...]
-    <t>Total</t>
+    <t>ARENIT Industrie GmbH</t>
+  </si>
+  <si>
+    <t>Gabler Group A.G.</t>
+  </si>
+  <si>
+    <t>Kri-Kri Milk Industry S.A.</t>
+  </si>
+  <si>
+    <t>Sarantis S.A.</t>
+  </si>
+  <si>
+    <t>SJS Enterprises Ltd.</t>
+  </si>
+  <si>
+    <t>Sri Lotus Developers And Realty Ltd.</t>
+  </si>
+  <si>
+    <t>Supriya Lifescience Ltd.</t>
+  </si>
+  <si>
+    <t>Vimta Labs Ltd.</t>
+  </si>
+  <si>
+    <t>Aditya Vision Ltd.</t>
+  </si>
+  <si>
+    <t>Gulf Oil Lubricants India Ltd.</t>
+  </si>
+  <si>
+    <t>Yatharth Hospital &amp; Trauma Care Services Ltd.</t>
+  </si>
+  <si>
+    <t>Vaibhav Global Ltd.</t>
+  </si>
+  <si>
+    <t>Dr Agarwal's Eye Hospital Ltd.</t>
+  </si>
+  <si>
+    <t>Hartadinata Abadi Tbk P.T.</t>
+  </si>
+  <si>
+    <t>Selamat Sempurna Tbk P.T.</t>
+  </si>
+  <si>
+    <t>Pharmanutra SpA</t>
+  </si>
+  <si>
+    <t>AZOOM Company Ltd.</t>
+  </si>
+  <si>
+    <t>Charm Care Corp KK</t>
+  </si>
+  <si>
+    <t>ULS Group, Inc.</t>
+  </si>
+  <si>
+    <t>Hennge KK</t>
+  </si>
+  <si>
+    <t>Visional, Inc.</t>
+  </si>
+  <si>
+    <t>Timee, Inc.</t>
+  </si>
+  <si>
+    <t>Japan System Techniques Company Ltd.</t>
+  </si>
+  <si>
+    <t>Bengo4.com, Inc.</t>
+  </si>
+  <si>
+    <t>Sanki Service Corporation</t>
+  </si>
+  <si>
+    <t>Mani, Inc.</t>
+  </si>
+  <si>
+    <t>BuySell Technologies Company Ltd.</t>
+  </si>
+  <si>
+    <t>PILLAR Corp</t>
+  </si>
+  <si>
+    <t>Shin Maint Holdings Company Ltd.</t>
+  </si>
+  <si>
+    <t>Seiwa Holdings Company Ltd.</t>
+  </si>
+  <si>
+    <t>Lifedrink Co Inc</t>
+  </si>
+  <si>
+    <t>Wolves Hand Company Ltd.</t>
+  </si>
+  <si>
+    <t>Next Generation Technology Group, Inc.</t>
+  </si>
+  <si>
+    <t>Medistim ASA</t>
+  </si>
+  <si>
+    <t>Philippine Seven Corporation</t>
+  </si>
+  <si>
+    <t>Wilcon Depot Inc</t>
+  </si>
+  <si>
+    <t>Auto Partner S.A.</t>
+  </si>
+  <si>
+    <t>FNS Tech Company Ltd.</t>
+  </si>
+  <si>
+    <t>Park Systems Corporation</t>
+  </si>
+  <si>
+    <t>D'Alba Global Company Ltd.</t>
+  </si>
+  <si>
+    <t>Global Tax Free Company Ltd.</t>
+  </si>
+  <si>
+    <t>SEMCNS Company Ltd.</t>
+  </si>
+  <si>
+    <t>KINX, Inc.</t>
+  </si>
+  <si>
+    <t>POND GROUP CO LTD</t>
+  </si>
+  <si>
+    <t>iFamilySC Company Ltd.</t>
+  </si>
+  <si>
+    <t>Vitec Software Group A.B.</t>
+  </si>
+  <si>
+    <t>Idun Industrier A.B.</t>
+  </si>
+  <si>
+    <t>BoneSupport Holding AB</t>
+  </si>
+  <si>
+    <t>SwedenCare A.B.</t>
+  </si>
+  <si>
+    <t>Momentum Group A.B.</t>
+  </si>
+  <si>
+    <t>Sdiptech A.B.</t>
+  </si>
+  <si>
+    <t>Swedish Logistic Property A.B.</t>
+  </si>
+  <si>
+    <t>Rvrc Holding A.B.</t>
+  </si>
+  <si>
+    <t>Nordrest Holding A.B.</t>
+  </si>
+  <si>
+    <t>GEM Services, Inc./Tw</t>
+  </si>
+  <si>
+    <t>P-Duke Technology Company Ltd.</t>
+  </si>
+  <si>
+    <t>Sporton International, Inc.</t>
+  </si>
+  <si>
+    <t>M3 Technology Inc</t>
+  </si>
+  <si>
+    <t>Thaifoods Group PCL</t>
+  </si>
+  <si>
+    <t>Pennant Group, Inc. (The)</t>
+  </si>
+  <si>
+    <t>M-Tron Industries, Inc.</t>
+  </si>
+  <si>
+    <t>Esquire Financial Holdings, Inc.</t>
+  </si>
+  <si>
+    <t>AtriCure, Inc.</t>
+  </si>
+  <si>
+    <t>Pattern Group, Inc.</t>
+  </si>
+  <si>
+    <t>Global Industrial Company</t>
+  </si>
+  <si>
+    <t>XPEL, Inc.</t>
+  </si>
+  <si>
+    <t>Limbach Holdings, Inc.</t>
+  </si>
+  <si>
+    <t>Mama's Creations, Inc.</t>
   </si>
   <si>
     <t>Bowman Consulting Group Limited</t>
   </si>
   <si>
-    <t>BioSyent Inc</t>
-[...113 lines deleted...]
-    <t>Kogan.com Ltd</t>
+    <t>Kura Sushi USA, Inc.</t>
+  </si>
+  <si>
+    <t>Abacus Global Management, Inc.</t>
+  </si>
+  <si>
+    <t>Lovesac Company (The)</t>
+  </si>
+  <si>
+    <t>Coda Octopus Group, Inc.</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>Brazil</t>
   </si>
   <si>
     <t>Britain</t>
   </si>
   <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
     <t>United States</t>
-  </si>
-[...251 lines deleted...]
-    <t>M-Tron Industries, Inc.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
@@ -542,78 +495,78 @@
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF485056"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aktiv Grotesk Medium"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
@@ -644,107 +597,102 @@
         <color theme="7"/>
       </top>
       <bottom style="thin">
         <color theme="7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="7"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="5" builtinId="3"/>
     <cellStyle name="Explanatory Text" xfId="4" builtinId="53"/>
     <cellStyle name="Heading 2" xfId="2" builtinId="17"/>
     <cellStyle name="Heading 3" xfId="3" builtinId="18"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{E1C66A36-3D00-4D4E-9E87-67E8232D1850}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -937,1325 +885,1247 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E64608AB-41F2-417D-B86B-D87AEC7F1FBE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C494"/>
+  <dimension ref="A1:C481"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+    <sheetView tabSelected="1" topLeftCell="A78" workbookViewId="0">
+      <selection activeCell="E96" sqref="E96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.77734375" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.109375" style="12" customWidth="1"/>
     <col min="3" max="3" width="18.44140625" style="7" customWidth="1"/>
     <col min="4" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="17" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="18"/>
+      <c r="A1" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="19"/>
-[...1 lines deleted...]
-      <c r="C2" s="19"/>
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="13">
+        <v>2.5543999999999998</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="13">
+        <v>2.5078</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="13">
+        <v>1.1284000000000001</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="B7" s="13">
+        <v>1.1241000000000001</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="B8" s="13">
+        <v>0.89880000000000004</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="13">
+        <v>0.77380000000000004</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="13">
+        <v>0.71220000000000006</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="13">
+        <v>0.56589999999999996</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="13">
+        <v>1.0190999999999999</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="13">
+        <v>2.4196</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="13">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="13">
+        <v>1.0109999999999999</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="13">
+        <v>0.88880000000000003</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="13">
+        <v>0.84460000000000002</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="13">
+        <v>0.81789999999999996</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="13">
+        <v>0.77910000000000001</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="13">
+        <v>0.70299999999999996</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="13">
+        <v>0.62519999999999998</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="13">
+        <v>0.443</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="13">
+        <v>1.9619</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="13">
+        <v>1.0055000000000001</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="13">
+        <v>0.61880000000000002</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="13">
+        <v>0.89410000000000001</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="13">
+        <v>0.81089999999999995</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="13">
+        <v>0.37359999999999999</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="13">
+        <v>1.5510999999999999</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="13">
+        <v>1.1718</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="13">
+        <v>1.3248</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="13">
+        <v>1.2999000000000001</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="13">
+        <v>1.0713999999999999</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="13">
+        <v>1.0550999999999999</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="13">
+        <v>0.91110000000000002</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="13">
+        <v>0.84930000000000005</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="13">
+        <v>0.66659999999999997</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="13">
+        <v>0.49930000000000002</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="13">
+        <v>0.3538</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="13">
+        <v>1.3802000000000001</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="13">
+        <v>0.50970000000000004</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="13">
+        <v>1.4922</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="13">
+        <v>2.9832999999999998</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="13">
+        <v>2.1486000000000001</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="13">
+        <v>2.0440999999999998</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="13">
+        <v>1.7505999999999999</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" s="13">
+        <v>1.2164999999999999</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B48" s="13">
+        <v>1.2036</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="16">
-[...2 lines deleted...]
-      <c r="C4" s="9" t="s">
+      <c r="B49" s="13">
+        <v>1.1188</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50" s="13">
+        <v>0.9587</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>56</v>
+      </c>
+      <c r="B51" s="13">
+        <v>0.80730000000000002</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="13">
+        <v>0.79379999999999995</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B53" s="13">
+        <v>0.70540000000000003</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="13">
+        <v>0.64929999999999999</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="13">
+        <v>0.63060000000000005</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56" s="13">
+        <v>0.61619999999999997</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>62</v>
+      </c>
+      <c r="B57" s="13">
+        <v>0.51890000000000003</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="B58" s="13">
+        <v>0.46989999999999998</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B59" s="13">
+        <v>0.11559999999999999</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>65</v>
+      </c>
+      <c r="B60" s="13">
+        <v>1.0175000000000001</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>66</v>
+      </c>
+      <c r="B61" s="13">
+        <v>0.78080000000000005</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="13">
+        <v>0.47449999999999998</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>68</v>
+      </c>
+      <c r="B63" s="13">
+        <v>1.1286</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>69</v>
+      </c>
+      <c r="B64" s="13">
+        <v>1.0657000000000001</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>70</v>
+      </c>
+      <c r="B65" s="13">
+        <v>0.71870000000000001</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>71</v>
+      </c>
+      <c r="B66" s="13">
+        <v>0.67900000000000005</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>72</v>
+      </c>
+      <c r="B67" s="13">
+        <v>0.66969999999999996</v>
+      </c>
+      <c r="C67" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>73</v>
+      </c>
+      <c r="B68" s="13">
+        <v>0.59930000000000005</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>74</v>
+      </c>
+      <c r="B69" s="13">
+        <v>0.49940000000000001</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>75</v>
+      </c>
+      <c r="B70" s="13">
+        <v>0.32569999999999999</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>76</v>
+      </c>
+      <c r="B71" s="13">
+        <v>0.2208</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>77</v>
+      </c>
+      <c r="B72" s="13">
+        <v>1.8796999999999999</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B73" s="13">
+        <v>1.5027999999999999</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>79</v>
+      </c>
+      <c r="B74" s="13">
+        <v>1.2322</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>80</v>
+      </c>
+      <c r="B75" s="13">
+        <v>1.1242000000000001</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>81</v>
+      </c>
+      <c r="B76" s="13">
+        <v>1.0042</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>82</v>
+      </c>
+      <c r="B77" s="13">
+        <v>0.99509999999999998</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>83</v>
+      </c>
+      <c r="B78" s="13">
+        <v>0.90990000000000004</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>84</v>
+      </c>
+      <c r="B79" s="13">
+        <v>0.64929999999999999</v>
+      </c>
+      <c r="C79" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>85</v>
+      </c>
+      <c r="B80" s="13">
+        <v>0.59179999999999999</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>86</v>
+      </c>
+      <c r="B81" s="13">
+        <v>1.1424000000000001</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>87</v>
+      </c>
+      <c r="B82" s="13">
+        <v>1.1088</v>
+      </c>
+      <c r="C82" s="9" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>88</v>
+      </c>
+      <c r="B83" s="13">
+        <v>1.0688</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>89</v>
+      </c>
+      <c r="B84" s="13">
+        <v>0.67800000000000005</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>90</v>
+      </c>
+      <c r="B85" s="13">
+        <v>1.0483</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B86" s="13">
+        <v>3.6505000000000001</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B87" s="13">
+        <v>1.7592000000000001</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B88" s="13">
+        <v>1.6846000000000001</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>94</v>
+      </c>
+      <c r="B89" s="13">
+        <v>1.5779000000000001</v>
+      </c>
+      <c r="C89" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>95</v>
+      </c>
+      <c r="B90" s="13">
+        <v>1.2450000000000001</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>96</v>
+      </c>
+      <c r="B91" s="13">
+        <v>1.2229000000000001</v>
+      </c>
+      <c r="C91" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>97</v>
+      </c>
+      <c r="B92" s="13">
+        <v>0.995</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>98</v>
+      </c>
+      <c r="B93" s="13">
+        <v>0.95830000000000004</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>99</v>
+      </c>
+      <c r="B94" s="13">
+        <v>0.92210000000000003</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
         <v>100</v>
       </c>
-      <c r="B5" s="16">
-[...18 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="B95" s="13">
+        <v>0.84819999999999995</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
         <v>101</v>
       </c>
-      <c r="B7" s="16">
-[...106 lines deleted...]
-      <c r="A17" s="15" t="s">
+      <c r="B96" s="13">
+        <v>0.78120000000000001</v>
+      </c>
+      <c r="C96" s="9" t="s">
         <v>124</v>
       </c>
-      <c r="B17" s="16">
-[...18 lines deleted...]
-      <c r="A19" s="15" t="s">
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="16">
-[...62 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="B97" s="13">
+        <v>0.59630000000000005</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
         <v>103</v>
       </c>
-      <c r="B25" s="16">
-[...73 lines deleted...]
-      <c r="A32" s="15" t="s">
+      <c r="B98" s="13">
+        <v>0.46039999999999998</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>104</v>
+      </c>
+      <c r="B99" s="13">
+        <v>0.36849999999999999</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B100" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="C100" s="9"/>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="16">
-[...238 lines deleted...]
-      <c r="A54" s="15" t="s">
+      <c r="B101" s="19">
+        <f>SUM(B4:B100)</f>
+        <v>100.00539999999999</v>
+      </c>
+      <c r="C101" s="3"/>
+    </row>
+    <row r="102" spans="1:3" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B102" s="17"/>
+      <c r="C102" s="17"/>
+    </row>
+    <row r="103" spans="1:3" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="18"/>
+      <c r="C103" s="18"/>
+    </row>
+    <row r="104" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B54" s="16">
-[...554 lines deleted...]
-      </c>
+      <c r="B104" s="18"/>
+      <c r="C104" s="18"/>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A105" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A105" s="4"/>
+      <c r="B105" s="11"/>
+      <c r="C105" s="5"/>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A106" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A106" s="4"/>
+      <c r="B106" s="11"/>
+      <c r="C106" s="5"/>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A107" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A107" s="4"/>
+      <c r="B107" s="11"/>
+      <c r="C107" s="5"/>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A108" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A108" s="4"/>
+      <c r="B108" s="11"/>
+      <c r="C108" s="5"/>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A109" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A109" s="4"/>
+      <c r="B109" s="11"/>
+      <c r="C109" s="5"/>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A110" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A110" s="4"/>
+      <c r="B110" s="11"/>
+      <c r="C110" s="5"/>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A111" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A111" s="4"/>
+      <c r="B111" s="11"/>
+      <c r="C111" s="5"/>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A112" s="15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A112" s="4"/>
+      <c r="B112" s="11"/>
+      <c r="C112" s="5"/>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A113" t="s">
-[...5 lines deleted...]
-      <c r="C113" s="9"/>
+      <c r="A113" s="4"/>
+      <c r="B113" s="11"/>
+      <c r="C113" s="5"/>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A114" s="2" t="s">
-[...27 lines deleted...]
-      <c r="C117" s="21"/>
+      <c r="A114" s="4"/>
+      <c r="B114" s="11"/>
+      <c r="C114" s="5"/>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
+      <c r="B115" s="11"/>
+      <c r="C115" s="5"/>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A116" s="4"/>
+      <c r="B116" s="11"/>
+      <c r="C116" s="5"/>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A117" s="4"/>
+      <c r="B117" s="11"/>
+      <c r="C117" s="5"/>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="11"/>
       <c r="C118" s="5"/>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="11"/>
       <c r="C119" s="5"/>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="11"/>
       <c r="C120" s="5"/>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="11"/>
       <c r="C121" s="5"/>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="11"/>
       <c r="C122" s="5"/>
@@ -4033,125 +3903,60 @@
     <row r="477" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A477" s="4"/>
       <c r="B477" s="11"/>
       <c r="C477" s="5"/>
     </row>
     <row r="478" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A478" s="4"/>
       <c r="B478" s="11"/>
       <c r="C478" s="5"/>
     </row>
     <row r="479" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A479" s="4"/>
       <c r="B479" s="11"/>
       <c r="C479" s="5"/>
     </row>
     <row r="480" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A480" s="4"/>
       <c r="B480" s="11"/>
       <c r="C480" s="5"/>
     </row>
     <row r="481" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A481" s="4"/>
       <c r="B481" s="11"/>
       <c r="C481" s="5"/>
     </row>
-    <row r="482" spans="1:3" x14ac:dyDescent="0.25">
-[...63 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:C113">
-[...1 lines deleted...]
-    <sortCondition ref="A11:A113"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:C100">
+    <sortCondition ref="C11:C100"/>
+    <sortCondition ref="A11:A100"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="A1:C2"/>
-    <mergeCell ref="A115:C115"/>
-[...1 lines deleted...]
-    <mergeCell ref="A117:C117"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="A103:C103"/>
+    <mergeCell ref="A104:C104"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>