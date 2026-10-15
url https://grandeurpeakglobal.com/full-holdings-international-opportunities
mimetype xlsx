--- v1 (2026-01-25)
+++ v2 (2026-10-15)
@@ -1,510 +1,490 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Marketing\Quarterly Materials\Funds\2025 Q3 Materials\3Q 2025 Quarterly Holdings 60 Day Lag\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Marketing\Quarterly Materials\Funds\2026 Q3 Materials\3Q 2026 Quarterly Holdings 60 Day Lag\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA0920B6-A4F8-402C-A8A1-BB542E1D8E14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{770F8B1B-A795-4F56-A0BE-FA869D244047}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28800" yWindow="2880" windowWidth="28830" windowHeight="13320" xr2:uid="{E6674A8E-71DF-499C-8A91-59FA5B511F19}"/>
+    <workbookView xWindow="1950" yWindow="780" windowWidth="24045" windowHeight="15420" xr2:uid="{E6674A8E-71DF-499C-8A91-59FA5B511F19}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$110</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$105</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B107" i="1" l="1"/>
+  <c r="B102" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="129">
   <si>
     <t>Security Name</t>
   </si>
   <si>
-    <t>BayCurrent Consulting, Inc.</t>
-[...2 lines deleted...]
-    <t>Bouvet ASA</t>
+    <t>Weight (%)</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Holdings are released based on a 60- day lag from the most recent quarter end according to the Grandeur Peaks holdings policy. Portfolio holdings are subject to change at any time. References to specific securities should not be construed as recommendations by the Fund or its Advisor. Current and future holdings are subject to risk.</t>
+  </si>
+  <si>
+    <t>Cash &amp; Cash Equivalents</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Investors should consider the investment objectives, risks, and charges and expenses of the Fund(s) before investing. The prospectus contains this and other information about the Fund(s) and should be read carefully before investing. To obtain a prospectus, visit www.grandeurpeakglobal.com or call 1.855.377.PEAK(7325).</t>
+  </si>
+  <si>
+    <t>The Grandeur Peak International Opportunities Fund is distributed by Northern Lights Distributors, LLC, Member FINRA/SIPC. Investing involves risk, including loss of principal. The value of the fund's shares, when redeemed, may be worth more or less than their original cost. There is no guarantee that any investment strategy will achieve its objectives, generate profits or avoid losses. Past performance is no guarantee of future results.</t>
+  </si>
+  <si>
+    <t>Grandeur Peak International Opportunities Fund
+as of 7/31/26</t>
+  </si>
+  <si>
+    <t>Pinnacle Investment Management Group Ltd.</t>
+  </si>
+  <si>
+    <t>Qualitas Ltd.</t>
+  </si>
+  <si>
+    <t>MA Financial Group Ltd.</t>
+  </si>
+  <si>
+    <t>IPD Group Ltd./Australia</t>
+  </si>
+  <si>
+    <t>Navigator Global Investments Limited</t>
+  </si>
+  <si>
+    <t>Melexis N.V.</t>
+  </si>
+  <si>
+    <t>X-Fab Silicon Foundries S.E.</t>
+  </si>
+  <si>
+    <t>Volution Group plc</t>
+  </si>
+  <si>
+    <t>Diploma plc</t>
+  </si>
+  <si>
+    <t>Rosebank Industries plc</t>
+  </si>
+  <si>
+    <t>Renew Holdings plc</t>
+  </si>
+  <si>
+    <t>Marex Group Ltd.</t>
   </si>
   <si>
     <t>CVS Group plc</t>
   </si>
   <si>
-    <t>Dermapharm Holding SE</t>
-[...44 lines deleted...]
-    <t>Richelieu Hardware, Ltd.</t>
+    <t>Hill &amp; Smith plc</t>
+  </si>
+  <si>
+    <t>Softcat plc</t>
+  </si>
+  <si>
+    <t>Cohort plc</t>
+  </si>
+  <si>
+    <t>discoverIE Group plc</t>
+  </si>
+  <si>
+    <t>Aritzia, Inc.</t>
+  </si>
+  <si>
+    <t>TerraVest Industries, Inc.</t>
+  </si>
+  <si>
+    <t>5N Plus, Inc.</t>
+  </si>
+  <si>
+    <t>Descartes Systems Group, Inc. (The)</t>
+  </si>
+  <si>
+    <t>Richelieu Hardware Ltd.</t>
+  </si>
+  <si>
+    <t>Silergy Corporation</t>
+  </si>
+  <si>
+    <t>Centre Testing International Group Company Ltd.</t>
+  </si>
+  <si>
+    <t>Virbac S.A.CA</t>
+  </si>
+  <si>
+    <t>Exosens S.A.S</t>
+  </si>
+  <si>
+    <t>Elmos Semiconductor S.E.</t>
+  </si>
+  <si>
+    <t>ARENIT Industrie GmbH</t>
+  </si>
+  <si>
+    <t>Atoss Software S.E.</t>
+  </si>
+  <si>
+    <t>Gabler Group A.G.</t>
+  </si>
+  <si>
+    <t>Friedrich Vorwerk Group S.E.</t>
+  </si>
+  <si>
+    <t>Dermapharm Holding S.E.</t>
+  </si>
+  <si>
+    <t>SJS Enterprises Ltd.</t>
+  </si>
+  <si>
+    <t>Supriya Lifescience Ltd.</t>
+  </si>
+  <si>
+    <t>Anant Raj Ltd.</t>
+  </si>
+  <si>
+    <t>Gulf Oil Lubricants India Ltd.</t>
+  </si>
+  <si>
+    <t>Action Construction Equipment Ltd.</t>
+  </si>
+  <si>
+    <t>Motherson Sumi Wiring India Ltd.</t>
+  </si>
+  <si>
+    <t>Cisarua Mountain Dairy PT TBK</t>
   </si>
   <si>
     <t>Interpump Group SpA</t>
   </si>
   <si>
-    <t>Mensch und Maschine Software S</t>
-[...5 lines deleted...]
-    <t>LEENO Industrial Inc.</t>
+    <t>Japan Elevator Service Holdings Company Ltd.</t>
+  </si>
+  <si>
+    <t>Maruwa Company Ltd.</t>
+  </si>
+  <si>
+    <t>Kitz Corporation</t>
+  </si>
+  <si>
+    <t>Next Generation Technology Group, Inc.</t>
+  </si>
+  <si>
+    <t>Mani, Inc.</t>
+  </si>
+  <si>
+    <t>Kotobuki Spirits Company Ltd.</t>
+  </si>
+  <si>
+    <t>Tokyo Seimitsu Company Ltd.</t>
+  </si>
+  <si>
+    <t>Totech Corporation</t>
+  </si>
+  <si>
+    <t>MonotaRO Company Ltd.</t>
+  </si>
+  <si>
+    <t>Kinden Corp</t>
+  </si>
+  <si>
+    <t>AZOOM Company Ltd.</t>
+  </si>
+  <si>
+    <t>Integral Corporation</t>
+  </si>
+  <si>
+    <t>Charm Care Corp KK</t>
+  </si>
+  <si>
+    <t>Sinfonia Technology Company Ltd.</t>
+  </si>
+  <si>
+    <t>Tomoe Engineering Company Ltd.</t>
+  </si>
+  <si>
+    <t>Senshu Electric Company Ltd.</t>
+  </si>
+  <si>
+    <t>Seiwa Holdings Company Ltd.</t>
+  </si>
+  <si>
+    <t>Lifedrink Co Inc</t>
+  </si>
+  <si>
+    <t>KANDENKO CO., LTD.</t>
+  </si>
+  <si>
+    <t>Eurofins Scientific S.E.</t>
+  </si>
+  <si>
+    <t>Corp Inmobiliaria Vesta S.A.B. de C.V.</t>
+  </si>
+  <si>
+    <t>Regional S.A.B. de C.V.</t>
+  </si>
+  <si>
+    <t>IMCD N.V.</t>
+  </si>
+  <si>
+    <t>Skellerup Holdings Ltd.</t>
+  </si>
+  <si>
+    <t>Philippine Seven Corporation</t>
+  </si>
+  <si>
+    <t>Puregold Price Club, Inc.</t>
+  </si>
+  <si>
+    <t>Rasan Information Technology Company</t>
+  </si>
+  <si>
+    <t>D'Alba Global Company Ltd.</t>
+  </si>
+  <si>
+    <t>Global Tax Free Company Ltd.</t>
+  </si>
+  <si>
+    <t>HD Hyundai Marine Solution Company Ltd.</t>
+  </si>
+  <si>
+    <t>Pumtech Korea Company Ltd.</t>
+  </si>
+  <si>
+    <t>Sanil Electric Company Ltd.</t>
+  </si>
+  <si>
+    <t>Park Systems Corporation</t>
+  </si>
+  <si>
+    <t>SEMCNS Company Ltd.</t>
+  </si>
+  <si>
+    <t>Protec Company Ltd.</t>
+  </si>
+  <si>
+    <t>Vimian Group A.B.</t>
+  </si>
+  <si>
+    <t>Asker Healthcare Group A.B.</t>
+  </si>
+  <si>
+    <t>Swedish Logistic Property A.B.</t>
+  </si>
+  <si>
+    <t>Lagercrantz Group A.B.</t>
+  </si>
+  <si>
+    <t>AddTech A.B.</t>
+  </si>
+  <si>
+    <t>BoneSupport Holding AB</t>
+  </si>
+  <si>
+    <t>AddLife A.B.</t>
+  </si>
+  <si>
+    <t>INVISIO A.B.</t>
+  </si>
+  <si>
+    <t>Bergman &amp; Beving A.B.</t>
+  </si>
+  <si>
+    <t>R&amp;S Group Holding A.G.</t>
+  </si>
+  <si>
+    <t>Airtac International Group</t>
+  </si>
+  <si>
+    <t>Asia Vital Components Company Ltd.</t>
   </si>
   <si>
     <t>Sporton International, Inc.</t>
   </si>
   <si>
-    <t>Kitz Corp</t>
-[...56 lines deleted...]
-    <t>United States</t>
+    <t>Jentech Precision Industrial Co., Ltd.</t>
+  </si>
+  <si>
+    <t>Sinbon Electronics Company Ltd.</t>
+  </si>
+  <si>
+    <t>ASPEED Technology, Inc.</t>
+  </si>
+  <si>
+    <t>P-Duke Technology Company Ltd.</t>
+  </si>
+  <si>
+    <t>AURAS Technology Co. Ltd.</t>
+  </si>
+  <si>
+    <t>Acter Company LTD</t>
+  </si>
+  <si>
+    <t>Spinneys 1961 Holding plc</t>
+  </si>
+  <si>
+    <t>Asia Commercial Bank JSC</t>
+  </si>
+  <si>
+    <t>Vietnam Technological &amp; Commercial Joint Stock</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Belgium</t>
   </si>
   <si>
     <t>Britain</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>Germany</t>
-[...5 lines deleted...]
-    <t>France</t>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>South Korea</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>India</t>
-[...8 lines deleted...]
-    <t>Indonesia</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
-    <t>Philippines</t>
-[...14 lines deleted...]
-    <t>Singapore</t>
+    <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Vietnam</t>
-  </si>
-[...215 lines deleted...]
-    <t>Asia Vital Components Company Ltd.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
@@ -527,83 +507,83 @@
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF485056"/>
       <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aktiv Grotesk Light"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aktiv Grotesk Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aktiv Grotesk Medium"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
@@ -638,106 +618,104 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="7"/>
       </top>
       <bottom style="thin">
         <color theme="7"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Comma" xfId="5" builtinId="3"/>
     <cellStyle name="Explanatory Text" xfId="4" builtinId="53"/>
     <cellStyle name="Heading 2" xfId="2" builtinId="17"/>
     <cellStyle name="Heading 3" xfId="3" builtinId="18"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{326FDEE1-5446-48A4-9318-72ED892913A9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -931,1248 +909,1218 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0130A8E3-B87F-4C5D-A0DC-80D9A58C2A76}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C477"/>
+  <dimension ref="A1:C472"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView tabSelected="1" topLeftCell="A75" workbookViewId="0">
+      <selection activeCell="F98" sqref="F98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.21875" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.109375" style="10" customWidth="1"/>
     <col min="3" max="3" width="18.44140625" style="5" customWidth="1"/>
     <col min="4" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="17" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="18"/>
+      <c r="A1" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" ht="21.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="19"/>
-[...1 lines deleted...]
-      <c r="C2" s="19"/>
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="13">
+        <v>2.3201999999999998</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="13">
+        <v>1.0599000000000001</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="13">
+        <v>1.0533999999999999</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="13">
+        <v>1.0279</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="B8" s="13">
+        <v>0.7258</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="B9" s="13">
+        <v>2.3418000000000001</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="13">
+        <v>0.50639999999999996</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="13">
+        <v>3.9950999999999999</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="13">
+        <v>2.9085999999999999</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="13">
+        <v>2.9016000000000002</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="13">
+        <v>1.6097999999999999</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="13">
+        <v>1.5025999999999999</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="13">
+        <v>1.4280999999999999</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="13">
+        <v>0.99129999999999996</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="13">
+        <v>0.75749999999999995</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="13">
+        <v>0.746</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="13">
+        <v>0.69079999999999997</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="13">
+        <v>1.5226999999999999</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="13">
+        <v>1.2583</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="13">
+        <v>1.1741999999999999</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="13">
+        <v>0.83179999999999998</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="13">
+        <v>0.28070000000000001</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="13">
+        <v>1.7984</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="13">
+        <v>0.99280000000000002</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="13">
+        <v>1.8027</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="13">
+        <v>0.52059999999999995</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="13">
+        <v>1.2495000000000001</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B31" s="13">
+        <v>0.88290000000000002</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="13">
+        <v>0.84750000000000003</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="13">
+        <v>0.4839</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" s="13">
+        <v>0.48380000000000001</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="13">
+        <v>0.42570000000000002</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="13">
+        <v>1.7635000000000001</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="13">
+        <v>1.0154000000000001</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="13">
+        <v>0.995</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="13">
+        <v>0.9204</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="13">
+        <v>0.76070000000000004</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="13">
+        <v>0.5252</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="13">
+        <v>0.52239999999999998</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="13">
+        <v>2.6183000000000001</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="13">
+        <v>2.0996000000000001</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="13">
+        <v>1.2605999999999999</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="13">
+        <v>1.1738999999999999</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" s="13">
+        <v>1.1091</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B48" s="13">
+        <v>1.0779000000000001</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B49" s="13">
+        <v>1.0238</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50" s="13">
+        <v>0.92579999999999996</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>56</v>
+      </c>
+      <c r="B51" s="13">
+        <v>0.83230000000000004</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="13">
+        <v>0.71619999999999995</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B53" s="13">
+        <v>0.65690000000000004</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="13">
+        <v>0.64780000000000004</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="13">
+        <v>0.62380000000000002</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56" s="13">
+        <v>0.59179999999999999</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>62</v>
+      </c>
+      <c r="B57" s="13">
+        <v>0.54559999999999997</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B58" s="13">
+        <v>0.52329999999999999</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B59" s="13">
+        <v>0.5212</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>65</v>
+      </c>
+      <c r="B60" s="13">
+        <v>0.50109999999999999</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>66</v>
+      </c>
+      <c r="B61" s="13">
+        <v>0.47989999999999999</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="13">
+        <v>0.3775</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>68</v>
+      </c>
+      <c r="B63" s="13">
+        <v>0.9516</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>69</v>
+      </c>
+      <c r="B64" s="13">
+        <v>1.0181</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>70</v>
+      </c>
+      <c r="B65" s="13">
+        <v>0.97219999999999995</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>71</v>
+      </c>
+      <c r="B66" s="13">
+        <v>0.75719999999999998</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>72</v>
+      </c>
+      <c r="B67" s="13">
+        <v>0.57189999999999996</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>73</v>
+      </c>
+      <c r="B68" s="13">
+        <v>0.54759999999999998</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>74</v>
+      </c>
+      <c r="B69" s="13">
+        <v>0.26550000000000001</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>75</v>
+      </c>
+      <c r="B70" s="13">
+        <v>0.98270000000000002</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>76</v>
+      </c>
+      <c r="B71" s="13">
+        <v>1.5284</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>77</v>
+      </c>
+      <c r="B72" s="13">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B73" s="13">
+        <v>0.90769999999999995</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>79</v>
+      </c>
+      <c r="B74" s="13">
+        <v>0.83930000000000005</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>80</v>
+      </c>
+      <c r="B75" s="13">
+        <v>0.73299999999999998</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>81</v>
+      </c>
+      <c r="B76" s="13">
+        <v>0.58330000000000004</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>82</v>
+      </c>
+      <c r="B77" s="13">
+        <v>0.52139999999999997</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>83</v>
+      </c>
+      <c r="B78" s="13">
+        <v>0.38219999999999998</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>84</v>
+      </c>
+      <c r="B79" s="13">
+        <v>1.9198999999999999</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>85</v>
+      </c>
+      <c r="B80" s="13">
+        <v>1.5063</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>86</v>
+      </c>
+      <c r="B81" s="13">
+        <v>0.9617</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>87</v>
+      </c>
+      <c r="B82" s="13">
+        <v>0.88239999999999996</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>88</v>
+      </c>
+      <c r="B83" s="13">
+        <v>0.85470000000000002</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>89</v>
+      </c>
+      <c r="B84" s="13">
+        <v>0.65620000000000001</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
         <v>90</v>
       </c>
-      <c r="B4" s="16">
-[...51 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="B85" s="13">
+        <v>0.65110000000000001</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>91</v>
+      </c>
+      <c r="B86" s="13">
+        <v>0.49630000000000002</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>92</v>
+      </c>
+      <c r="B87" s="13">
+        <v>0.4955</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>93</v>
+      </c>
+      <c r="B88" s="13">
+        <v>0.6099</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>94</v>
+      </c>
+      <c r="B89" s="13">
+        <v>1.7977000000000001</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>95</v>
+      </c>
+      <c r="B90" s="13">
+        <v>1.4887999999999999</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>96</v>
+      </c>
+      <c r="B91" s="13">
+        <v>1.4836</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>97</v>
+      </c>
+      <c r="B92" s="13">
+        <v>0.82110000000000005</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>98</v>
+      </c>
+      <c r="B93" s="13">
+        <v>0.75439999999999996</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>99</v>
+      </c>
+      <c r="B94" s="13">
+        <v>0.58589999999999998</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>100</v>
+      </c>
+      <c r="B95" s="13">
+        <v>0.5736</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>101</v>
+      </c>
+      <c r="B96" s="13">
+        <v>0.49609999999999999</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>102</v>
+      </c>
+      <c r="B97" s="13">
+        <v>0.45789999999999997</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>103</v>
+      </c>
+      <c r="B98" s="13">
+        <v>0.52649999999999997</v>
+      </c>
+      <c r="C98" s="11" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>104</v>
+      </c>
+      <c r="B99" s="13">
+        <v>1.0086999999999999</v>
+      </c>
+      <c r="C99" s="11" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>105</v>
+      </c>
+      <c r="B100" s="13">
+        <v>0.56289999999999996</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" s="14">
+        <v>2</v>
+      </c>
+      <c r="C101" s="11"/>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A102" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B102" s="22">
+        <f>SUM(B4:B101)</f>
+        <v>100.03159999999997</v>
+      </c>
+      <c r="C102" s="12"/>
+    </row>
+    <row r="103" spans="1:3" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="19"/>
+      <c r="C103" s="19"/>
+    </row>
+    <row r="104" spans="1:3" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="16">
-[...161 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="B104" s="20"/>
+      <c r="C104" s="20"/>
+    </row>
+    <row r="105" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="16">
-[...895 lines deleted...]
-      </c>
+      <c r="B105" s="18"/>
+      <c r="C105" s="18"/>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A106" t="s">
-[...5 lines deleted...]
-      <c r="C106" s="11"/>
+      <c r="A106" s="2"/>
+      <c r="B106" s="9"/>
+      <c r="C106" s="3"/>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A107" s="12" t="s">
-[...27 lines deleted...]
-      <c r="C110" s="20"/>
+      <c r="A107" s="2"/>
+      <c r="B107" s="9"/>
+      <c r="C107" s="3"/>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A108" s="2"/>
+      <c r="B108" s="9"/>
+      <c r="C108" s="3"/>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A109" s="2"/>
+      <c r="B109" s="9"/>
+      <c r="C109" s="3"/>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A110" s="2"/>
+      <c r="B110" s="9"/>
+      <c r="C110" s="3"/>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="2"/>
       <c r="B111" s="9"/>
       <c r="C111" s="3"/>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="2"/>
       <c r="B112" s="9"/>
       <c r="C112" s="3"/>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="2"/>
       <c r="B113" s="9"/>
       <c r="C113" s="3"/>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="2"/>
       <c r="B114" s="9"/>
       <c r="C114" s="3"/>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" s="2"/>
       <c r="B115" s="9"/>
       <c r="C115" s="3"/>
@@ -3940,85 +3888,60 @@
     <row r="468" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A468" s="2"/>
       <c r="B468" s="9"/>
       <c r="C468" s="3"/>
     </row>
     <row r="469" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A469" s="2"/>
       <c r="B469" s="9"/>
       <c r="C469" s="3"/>
     </row>
     <row r="470" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A470" s="2"/>
       <c r="B470" s="9"/>
       <c r="C470" s="3"/>
     </row>
     <row r="471" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A471" s="2"/>
       <c r="B471" s="9"/>
       <c r="C471" s="3"/>
     </row>
     <row r="472" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A472" s="2"/>
       <c r="B472" s="9"/>
       <c r="C472" s="3"/>
     </row>
-    <row r="473" spans="1:3" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:C105">
-[...1 lines deleted...]
-    <sortCondition ref="A4:A105"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:C100">
+    <sortCondition ref="C4:C100"/>
+    <sortCondition ref="A4:A100"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="A1:C2"/>
-    <mergeCell ref="A110:C110"/>
-[...1 lines deleted...]
-    <mergeCell ref="A109:C109"/>
+    <mergeCell ref="A105:C105"/>
+    <mergeCell ref="A103:C103"/>
+    <mergeCell ref="A104:C104"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>